--- v0 (2026-04-10)
+++ v1 (2026-08-03)
@@ -28,6026 +28,7870 @@
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00"/>
+  </numFmts>
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Firm</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Invoice Number</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Invoice Date</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Invoice Amount</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Invoice Currency</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2308205</t>
-[...10 lines deleted...]
-        </is>
+          <t>2421278</t>
+        </is>
+      </c>
+      <c r="C2" s="1">
+        <v>43473</v>
+      </c>
+      <c r="D2" s="2">
+        <v>6000.00</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2169338</t>
-[...10 lines deleted...]
-        </is>
+          <t>2387107</t>
+        </is>
+      </c>
+      <c r="C3" s="1">
+        <v>43718</v>
+      </c>
+      <c r="D3" s="2">
+        <v>6003.70</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2169336</t>
-[...10 lines deleted...]
-        </is>
+          <t>2387889</t>
+        </is>
+      </c>
+      <c r="C4" s="1">
+        <v>43718</v>
+      </c>
+      <c r="D4" s="2">
+        <v>3661.00</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>2169337</t>
-[...10 lines deleted...]
-        </is>
+          <t>2393922</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>43748</v>
+      </c>
+      <c r="D5" s="2">
+        <v>12411.50</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2180105</t>
-[...10 lines deleted...]
-        </is>
+          <t>2393921</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>43748</v>
+      </c>
+      <c r="D6" s="2">
+        <v>6000.00</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>2180106</t>
-[...10 lines deleted...]
-        </is>
+          <t>2389515</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>43748</v>
+      </c>
+      <c r="D7" s="2">
+        <v>12411.50</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2189549</t>
-[...10 lines deleted...]
-        </is>
+          <t>2399509</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>43780</v>
+      </c>
+      <c r="D8" s="2">
+        <v>1453.50</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>2189547</t>
-[...10 lines deleted...]
-        </is>
+          <t>2399498</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>43780</v>
+      </c>
+      <c r="D9" s="2">
+        <v>6002.15</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2189548</t>
-[...10 lines deleted...]
-        </is>
+          <t>2397833</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>43780</v>
+      </c>
+      <c r="D10" s="2">
+        <v>4228.00</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2202924</t>
-[...10 lines deleted...]
-        </is>
+          <t>2397813</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>43780</v>
+      </c>
+      <c r="D11" s="2">
+        <v>1453.50</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2202938</t>
-[...10 lines deleted...]
-        </is>
+          <t>2416040</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>43810</v>
+      </c>
+      <c r="D12" s="2">
+        <v>3595.50</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2210578</t>
-[...10 lines deleted...]
-        </is>
+          <t>2406183</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>43810</v>
+      </c>
+      <c r="D13" s="2">
+        <v>6000.00</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2221074</t>
-[...10 lines deleted...]
-        </is>
+          <t>2409798</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>43810</v>
+      </c>
+      <c r="D14" s="2">
+        <v>2255.00</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2221107</t>
-[...10 lines deleted...]
-        </is>
+          <t>2409798</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>43810</v>
+      </c>
+      <c r="D15" s="2">
+        <v>2255.00</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2221116</t>
-[...10 lines deleted...]
-        </is>
+          <t>2409795</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>43810</v>
+      </c>
+      <c r="D16" s="2">
+        <v>3595.50</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2227502</t>
-[...10 lines deleted...]
-        </is>
+          <t>2421774</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>43838</v>
+      </c>
+      <c r="D17" s="2">
+        <v>877.25</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2227487</t>
-[...10 lines deleted...]
-        </is>
+          <t>2421773</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>43838</v>
+      </c>
+      <c r="D18" s="2">
+        <v>877.25</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2235358</t>
-[...10 lines deleted...]
-        </is>
+          <t>2421276</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>43838</v>
+      </c>
+      <c r="D19" s="2">
+        <v>230.00</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2235347</t>
-[...10 lines deleted...]
-        </is>
+          <t>2426912</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>43872</v>
+      </c>
+      <c r="D20" s="2">
+        <v>3282.50</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2235350</t>
-[...10 lines deleted...]
-        </is>
+          <t>2424124</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>43872</v>
+      </c>
+      <c r="D21" s="2">
+        <v>6000.00</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2235351</t>
-[...10 lines deleted...]
-        </is>
+          <t>2430589</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>43896</v>
+      </c>
+      <c r="D22" s="2">
+        <v>3700.25</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>2243482</t>
-[...10 lines deleted...]
-        </is>
+          <t>2430586</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>43896</v>
+      </c>
+      <c r="D23" s="2">
+        <v>25037.91</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2243424</t>
-[...10 lines deleted...]
-        </is>
+          <t>2430596</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>43909</v>
+      </c>
+      <c r="D24" s="2">
+        <v>10612.90</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2251540</t>
-[...10 lines deleted...]
-        </is>
+          <t>2437693</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>43928</v>
+      </c>
+      <c r="D25" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2251527</t>
-[...5 lines deleted...]
-        </is>
+          <t>2437693</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>43928</v>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>9951.00</t>
+          <t/>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2251528</t>
-[...10 lines deleted...]
-        </is>
+          <t>2443566</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>43962</v>
+      </c>
+      <c r="D27" s="2">
+        <v>6394.50</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2251529</t>
-[...10 lines deleted...]
-        </is>
+          <t>2442040</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>43962</v>
+      </c>
+      <c r="D28" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2251531</t>
-[...10 lines deleted...]
-        </is>
+          <t>2448581</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>43991</v>
+      </c>
+      <c r="D29" s="2">
+        <v>1649.00</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>2263615</t>
-[...10 lines deleted...]
-        </is>
+          <t>2448584</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>43992</v>
+      </c>
+      <c r="D30" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2263603</t>
-[...10 lines deleted...]
-        </is>
+          <t>2454118</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>44020</v>
+      </c>
+      <c r="D31" s="2">
+        <v>4372.50</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2263609</t>
-[...10 lines deleted...]
-        </is>
+          <t>2451934</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>44020</v>
+      </c>
+      <c r="D32" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2263610</t>
-[...10 lines deleted...]
-        </is>
+          <t>2454119</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>44020</v>
+      </c>
+      <c r="D33" s="2">
+        <v>2790.45</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2271298</t>
-[...10 lines deleted...]
-        </is>
+          <t>2459959</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>44050</v>
+      </c>
+      <c r="D34" s="2">
+        <v>390.00</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2271284</t>
-[...10 lines deleted...]
-        </is>
+          <t>2459688</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>44050</v>
+      </c>
+      <c r="D35" s="2">
+        <v>4237.50</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2271285</t>
-[...10 lines deleted...]
-        </is>
+          <t>2459686</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>44050</v>
+      </c>
+      <c r="D36" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2271286</t>
-[...10 lines deleted...]
-        </is>
+          <t>2459691</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>44050</v>
+      </c>
+      <c r="D37" s="2">
+        <v>58.50</v>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>2271288</t>
-[...10 lines deleted...]
-        </is>
+          <t>2463311</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>44088</v>
+      </c>
+      <c r="D38" s="2">
+        <v>13138.50</v>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>2272122</t>
-[...10 lines deleted...]
-        </is>
+          <t>2463309</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>44088</v>
+      </c>
+      <c r="D39" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2277147</t>
-[...10 lines deleted...]
-        </is>
+          <t>2471671</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>44111</v>
+      </c>
+      <c r="D40" s="2">
+        <v>3805.50</v>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>2277139</t>
-[...10 lines deleted...]
-        </is>
+          <t>2471676</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>44111</v>
+      </c>
+      <c r="D41" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>2277140</t>
-[...10 lines deleted...]
-        </is>
+          <t>2472337</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>44116</v>
+      </c>
+      <c r="D42" s="2">
+        <v>1081.50</v>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>2277141</t>
-[...10 lines deleted...]
-        </is>
+          <t>2472336</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>44117</v>
+      </c>
+      <c r="D43" s="2">
+        <v>2890.00</v>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2277142</t>
-[...10 lines deleted...]
-        </is>
+          <t>2477309</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>44147</v>
+      </c>
+      <c r="D44" s="2">
+        <v>2991.00</v>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2284180</t>
-[...10 lines deleted...]
-        </is>
+          <t>2477307</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>44147</v>
+      </c>
+      <c r="D45" s="2">
+        <v>12594.50</v>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2284149</t>
-[...10 lines deleted...]
-        </is>
+          <t>2477312</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>44147</v>
+      </c>
+      <c r="D46" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2284150</t>
-[...10 lines deleted...]
-        </is>
+          <t>2482846</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>44175</v>
+      </c>
+      <c r="D47" s="2">
+        <v>2791.50</v>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>2284154</t>
-[...10 lines deleted...]
-        </is>
+          <t>2482802</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>44175</v>
+      </c>
+      <c r="D48" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>2284155</t>
-[...10 lines deleted...]
-        </is>
+          <t>2492275</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>44238</v>
+      </c>
+      <c r="D49" s="2">
+        <v>11045.25</v>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Fasken Martineau DuMoulin LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>1945029</t>
-[...10 lines deleted...]
-        </is>
+          <t>2500640</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>44293</v>
+      </c>
+      <c r="D50" s="2">
+        <v>3973.00</v>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2291799</t>
-[...10 lines deleted...]
-        </is>
+          <t>2500638</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>44293</v>
+      </c>
+      <c r="D51" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2292478</t>
-[...10 lines deleted...]
-        </is>
+          <t>2511383</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>44361</v>
+      </c>
+      <c r="D52" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2300238</t>
-[...10 lines deleted...]
-        </is>
+          <t>2523461</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>44396</v>
+      </c>
+      <c r="D53" s="2">
+        <v>10400.00</v>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>2300129</t>
-[...10 lines deleted...]
-        </is>
+          <t>2528126</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>44418</v>
+      </c>
+      <c r="D54" s="2">
+        <v>5861.50</v>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>2300131</t>
-[...10 lines deleted...]
-        </is>
+          <t>2528671</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>44428</v>
+      </c>
+      <c r="D55" s="2">
+        <v>16661.00</v>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>2300132</t>
-[...10 lines deleted...]
-        </is>
+          <t>2533629</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>44454</v>
+      </c>
+      <c r="D56" s="2">
+        <v>815.00</v>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Fasken Martineau DuMoulin LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>1958461</t>
-[...10 lines deleted...]
-        </is>
+          <t>2533628</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>44454</v>
+      </c>
+      <c r="D57" s="2">
+        <v>2132.00</v>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>2307897</t>
-[...10 lines deleted...]
-        </is>
+          <t>2533626</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>44454</v>
+      </c>
+      <c r="D58" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>2307898</t>
-[...10 lines deleted...]
-        </is>
+          <t>2537911</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>44484</v>
+      </c>
+      <c r="D59" s="2">
+        <v>5406.00</v>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>2308159</t>
-[...10 lines deleted...]
-        </is>
+          <t>2537914</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>44484</v>
+      </c>
+      <c r="D60" s="2">
+        <v>10200.00</v>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>2308157</t>
-[...10 lines deleted...]
-        </is>
+          <t>2544093</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>44515</v>
+      </c>
+      <c r="D61" s="2">
+        <v>2200.50</v>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>2317644</t>
-[...10 lines deleted...]
-        </is>
+          <t>2544092</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>44515</v>
+      </c>
+      <c r="D62" s="2">
+        <v>11524.50</v>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>2317645</t>
-[...10 lines deleted...]
-        </is>
+          <t>2544089</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>44515</v>
+      </c>
+      <c r="D63" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Fasken Martineau DuMoulin LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>1984384</t>
-[...10 lines deleted...]
-        </is>
+          <t>2549052</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>44538</v>
+      </c>
+      <c r="D64" s="2">
+        <v>1170.00</v>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2324929</t>
-[...10 lines deleted...]
-        </is>
+          <t>2548966</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>44538</v>
+      </c>
+      <c r="D65" s="2">
+        <v>1853.50</v>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>2324900</t>
-[...10 lines deleted...]
-        </is>
+          <t>2548965</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>44538</v>
+      </c>
+      <c r="D66" s="2">
+        <v>6760.00</v>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2324906</t>
-[...10 lines deleted...]
-        </is>
+          <t>2548963</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>44538</v>
+      </c>
+      <c r="D67" s="2">
+        <v>2061.50</v>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>2308160</t>
-[...10 lines deleted...]
-        </is>
+          <t>2548962</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>44538</v>
+      </c>
+      <c r="D68" s="2">
+        <v>10414.00</v>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Fasken Martineau DuMoulin LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>1971653</t>
-[...10 lines deleted...]
-        </is>
+          <t>2554074</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>44573</v>
+      </c>
+      <c r="D69" s="2">
+        <v>4820.00</v>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Fasken Martineau DuMoulin LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1971654</t>
-[...10 lines deleted...]
-        </is>
+          <t>2554050</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>44573</v>
+      </c>
+      <c r="D70" s="2">
+        <v>1267.50</v>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Fasken Martineau DuMoulin LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>1971655</t>
-[...10 lines deleted...]
-        </is>
+          <t>2553721</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>44573</v>
+      </c>
+      <c r="D71" s="2">
+        <v>407.50</v>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2317667</t>
-[...10 lines deleted...]
-        </is>
+          <t>2553715</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>44573</v>
+      </c>
+      <c r="D72" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Schiff Hardin LLP</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>2317640</t>
-[...10 lines deleted...]
-        </is>
+          <t>2558373</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>44602</v>
+      </c>
+      <c r="D73" s="2">
+        <v>10773.50</v>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2317643</t>
-[...10 lines deleted...]
-        </is>
+          <t>2564605</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>44631</v>
+      </c>
+      <c r="D74" s="2">
+        <v>635.00</v>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2335670</t>
-[...10 lines deleted...]
-        </is>
+          <t>2564604</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>44631</v>
+      </c>
+      <c r="D75" s="2">
+        <v>715.00</v>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>2335671</t>
-[...10 lines deleted...]
-        </is>
+          <t>2564237</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>44631</v>
+      </c>
+      <c r="D76" s="2">
+        <v>1160.50</v>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>2335673</t>
-[...10 lines deleted...]
-        </is>
+          <t>2564239</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>44631</v>
+      </c>
+      <c r="D77" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Fasken Martineau DuMoulin LLP</t>
+          <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>2009479</t>
-[...10 lines deleted...]
-        </is>
+          <t>2568415</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>44658</v>
+      </c>
+      <c r="D78" s="2">
+        <v>680.00</v>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>2341396</t>
-[...10 lines deleted...]
-        </is>
+          <t>2568414</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>44658</v>
+      </c>
+      <c r="D79" s="2">
+        <v>4214.00</v>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>2343466</t>
-[...10 lines deleted...]
-        </is>
+          <t>2568411</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>44658</v>
+      </c>
+      <c r="D80" s="2">
+        <v>127.00</v>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>2343464</t>
-[...10 lines deleted...]
-        </is>
+          <t>2568410</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>44658</v>
+      </c>
+      <c r="D81" s="2">
+        <v>258.00</v>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>2343465</t>
-[...10 lines deleted...]
-        </is>
+          <t>2568417</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>44658</v>
+      </c>
+      <c r="D82" s="2">
+        <v>10012.65</v>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Fasken Martineau DuMoulin LLP</t>
+          <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>2019744</t>
-[...10 lines deleted...]
-        </is>
+          <t>2578005</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>44691</v>
+      </c>
+      <c r="D83" s="2">
+        <v>2343.80</v>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>2350099</t>
-[...10 lines deleted...]
-        </is>
+          <t>2578004</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>44691</v>
+      </c>
+      <c r="D84" s="2">
+        <v>10348.90</v>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Fasken Martineau DuMoulin LLP</t>
+          <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>1995782</t>
-[...10 lines deleted...]
-        </is>
+          <t>2581837</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>44721</v>
+      </c>
+      <c r="D85" s="2">
+        <v>2150.00</v>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Fasken Martineau DuMoulin LLP</t>
+          <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>1995783</t>
-[...10 lines deleted...]
-        </is>
+          <t>2581836</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>44721</v>
+      </c>
+      <c r="D86" s="2">
+        <v>4900.00</v>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>2335708</t>
-[...10 lines deleted...]
-        </is>
+          <t>2581833</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>44721</v>
+      </c>
+      <c r="D87" s="2">
+        <v>236.00</v>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2335669</t>
-[...10 lines deleted...]
-        </is>
+          <t>2583614</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>44721</v>
+      </c>
+      <c r="D88" s="2">
+        <v>10300.00</v>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2359151</t>
-[...10 lines deleted...]
-        </is>
+          <t>2586688</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>44755</v>
+      </c>
+      <c r="D89" s="2">
+        <v>172.00</v>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>2359164</t>
-[...10 lines deleted...]
-        </is>
+          <t>2586686</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>44755</v>
+      </c>
+      <c r="D90" s="2">
+        <v>3982.50</v>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>2359146</t>
-[...10 lines deleted...]
-        </is>
+          <t>2586690</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>44755</v>
+      </c>
+      <c r="D91" s="2">
+        <v>10022.50</v>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2359149</t>
-[...10 lines deleted...]
-        </is>
+          <t>2591770</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>44781</v>
+      </c>
+      <c r="D92" s="2">
+        <v>172.00</v>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>2359150</t>
-[...10 lines deleted...]
-        </is>
+          <t>2591768</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>44781</v>
+      </c>
+      <c r="D93" s="2">
+        <v>7138.00</v>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>2359152</t>
-[...10 lines deleted...]
-        </is>
+          <t>2592791</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>44781</v>
+      </c>
+      <c r="D94" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>2369461</t>
-[...10 lines deleted...]
-        </is>
+          <t>2592853</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>44789</v>
+      </c>
+      <c r="D95" s="2">
+        <v>211.50</v>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>2369459</t>
-[...10 lines deleted...]
-        </is>
+          <t>2591769</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>44789</v>
+      </c>
+      <c r="D96" s="2">
+        <v>2819.00</v>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>2369463</t>
-[...10 lines deleted...]
-        </is>
+          <t>2595589</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>44812</v>
+      </c>
+      <c r="D97" s="2">
+        <v>10200.00</v>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>2369457</t>
-[...10 lines deleted...]
-        </is>
+          <t>2597815</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>44817</v>
+      </c>
+      <c r="D98" s="2">
+        <v>1376.00</v>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>2369458</t>
-[...10 lines deleted...]
-        </is>
+          <t>2597955</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>44819</v>
+      </c>
+      <c r="D99" s="2">
+        <v>3182.00</v>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>2350107</t>
-[...10 lines deleted...]
-        </is>
+          <t>2597773</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>44819</v>
+      </c>
+      <c r="D100" s="2">
+        <v>8964.00</v>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>2350038</t>
-[...10 lines deleted...]
-        </is>
+          <t>2595596</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>44819</v>
+      </c>
+      <c r="D101" s="2">
+        <v>774.00</v>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>2350039</t>
-[...10 lines deleted...]
-        </is>
+          <t>2595595</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>44819</v>
+      </c>
+      <c r="D102" s="2">
+        <v>16254.00</v>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Fasken Martineau DuMoulin LLP</t>
+          <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>2030495</t>
-[...10 lines deleted...]
-        </is>
+          <t>2595593</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>44819</v>
+      </c>
+      <c r="D103" s="2">
+        <v>2189.50</v>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Fasken Martineau DuMoulin LLP</t>
+          <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>2032367</t>
-[...10 lines deleted...]
-        </is>
+          <t>2169338</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>44851</v>
+      </c>
+      <c r="D104" s="2">
+        <v>2494.00</v>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>2377827</t>
-[...10 lines deleted...]
-        </is>
+          <t>2169334</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>44851</v>
+      </c>
+      <c r="D105" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>2377833</t>
-[...10 lines deleted...]
-        </is>
+          <t>2169337</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>44855</v>
+      </c>
+      <c r="D106" s="2">
+        <v>12173.00</v>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>2377829</t>
-[...10 lines deleted...]
-        </is>
+          <t>2169336</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>44855</v>
+      </c>
+      <c r="D107" s="2">
+        <v>750.00</v>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>2369462</t>
-[...10 lines deleted...]
-        </is>
+          <t>2180106</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>44867</v>
+      </c>
+      <c r="D108" s="2">
+        <v>6048.50</v>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>2377828</t>
-[...10 lines deleted...]
-        </is>
+          <t>2180105</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>44867</v>
+      </c>
+      <c r="D109" s="2">
+        <v>9281.00</v>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>2377836</t>
-[...10 lines deleted...]
-        </is>
+          <t>2180620</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>44880</v>
+      </c>
+      <c r="D110" s="2">
+        <v>10012.73</v>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2377836</t>
-[...10 lines deleted...]
-        </is>
+          <t>2189548</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>44909</v>
+      </c>
+      <c r="D111" s="2">
+        <v>10187.00</v>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>2377824</t>
-[...10 lines deleted...]
-        </is>
+          <t>2189547</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>44909</v>
+      </c>
+      <c r="D112" s="2">
+        <v>11517.00</v>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>2377825</t>
-[...10 lines deleted...]
-        </is>
+          <t>2189549</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>44909</v>
+      </c>
+      <c r="D113" s="2">
+        <v>1172.00</v>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>2377826</t>
-[...10 lines deleted...]
-        </is>
+          <t>2189591</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>44910</v>
+      </c>
+      <c r="D114" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>2413889</t>
-[...5 lines deleted...]
-        </is>
+          <t>2194653</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>44926</v>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>4833.00</t>
+          <t/>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>2413890</t>
-[...10 lines deleted...]
-        </is>
+          <t>2194666</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>44935</v>
+      </c>
+      <c r="D116" s="2">
+        <v>10000.00</v>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>2413891</t>
-[...10 lines deleted...]
-        </is>
+          <t>2202938</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>44966</v>
+      </c>
+      <c r="D117" s="2">
+        <v>1817.00</v>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>2413892</t>
-[...10 lines deleted...]
-        </is>
+          <t>2202924</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>44966</v>
+      </c>
+      <c r="D118" s="2">
+        <v>182.50</v>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>2424781</t>
-[...10 lines deleted...]
-        </is>
+          <t>2202925</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>44966</v>
+      </c>
+      <c r="D119" s="2">
+        <v>11607.50</v>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>2424783</t>
-[...10 lines deleted...]
-        </is>
+          <t>2210578</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>45014</v>
+      </c>
+      <c r="D120" s="2">
+        <v>1380.00</v>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>2424746</t>
-[...10 lines deleted...]
-        </is>
+          <t>2219325</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>45026</v>
+      </c>
+      <c r="D121" s="2">
+        <v>12725.00</v>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>2431488</t>
-[...10 lines deleted...]
-        </is>
+          <t>2221116</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>45029</v>
+      </c>
+      <c r="D122" s="2">
+        <v>168.00</v>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>2388162</t>
-[...10 lines deleted...]
-        </is>
+          <t>2221107</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>45029</v>
+      </c>
+      <c r="D123" s="2">
+        <v>1112.00</v>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>2388165</t>
-[...10 lines deleted...]
-        </is>
+          <t>2221074</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>45029</v>
+      </c>
+      <c r="D124" s="2">
+        <v>276.00</v>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>2388160</t>
-[...10 lines deleted...]
-        </is>
+          <t>2221144</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>45029</v>
+      </c>
+      <c r="D125" s="2">
+        <v>12500.00</v>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>2388161</t>
-[...10 lines deleted...]
-        </is>
+          <t>2227487</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>45051</v>
+      </c>
+      <c r="D126" s="2">
+        <v>929.00</v>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>2396059</t>
-[...10 lines deleted...]
-        </is>
+          <t>2227502</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>45051</v>
+      </c>
+      <c r="D127" s="2">
+        <v>12600.00</v>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>2396018</t>
-[...10 lines deleted...]
-        </is>
+          <t>2235351</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>45085</v>
+      </c>
+      <c r="D128" s="2">
+        <v>6802.50</v>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>2396019</t>
-[...10 lines deleted...]
-        </is>
+          <t>2235350</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>45085</v>
+      </c>
+      <c r="D129" s="2">
+        <v>9277.50</v>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>2404300</t>
-[...10 lines deleted...]
-        </is>
+          <t>2235347</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>45085</v>
+      </c>
+      <c r="D130" s="2">
+        <v>109.50</v>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>2404232</t>
-[...10 lines deleted...]
-        </is>
+          <t>2235358</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>45085</v>
+      </c>
+      <c r="D131" s="2">
+        <v>12800.00</v>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2404233</t>
-[...10 lines deleted...]
-        </is>
+          <t>2243424</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>45117</v>
+      </c>
+      <c r="D132" s="2">
+        <v>292.00</v>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2413900</t>
-[...10 lines deleted...]
-        </is>
+          <t>2243482</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>45117</v>
+      </c>
+      <c r="D133" s="2">
+        <v>12500.00</v>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>2413884</t>
-[...10 lines deleted...]
-        </is>
+          <t>2251531</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>45146</v>
+      </c>
+      <c r="D134" s="2">
+        <v>5193.50</v>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>2413888</t>
-[...10 lines deleted...]
-        </is>
+          <t>2251529</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>45146</v>
+      </c>
+      <c r="D135" s="2">
+        <v>2100.00</v>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>2498084</t>
-[...10 lines deleted...]
-        </is>
+          <t>2251528</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>45146</v>
+      </c>
+      <c r="D136" s="2">
+        <v>292.00</v>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>2498087</t>
-[...10 lines deleted...]
-        </is>
+          <t>2251527</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>45146</v>
+      </c>
+      <c r="D137" s="2">
+        <v>9951.00</v>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>2506761</t>
-[...10 lines deleted...]
-        </is>
+          <t>2251540</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>45146</v>
+      </c>
+      <c r="D138" s="2">
+        <v>12800.00</v>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>2507554</t>
-[...10 lines deleted...]
-        </is>
+          <t>2263610</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>45188</v>
+      </c>
+      <c r="D139" s="2">
+        <v>3354.00</v>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>2507345</t>
-[...10 lines deleted...]
-        </is>
+          <t>2263609</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>45188</v>
+      </c>
+      <c r="D140" s="2">
+        <v>1008.00</v>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>2507544</t>
-[...10 lines deleted...]
-        </is>
+          <t>2263603</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>45188</v>
+      </c>
+      <c r="D141" s="2">
+        <v>679.50</v>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>2431483</t>
-[...10 lines deleted...]
-        </is>
+          <t>2263615</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>45188</v>
+      </c>
+      <c r="D142" s="2">
+        <v>12700.00</v>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>2440229</t>
-[...10 lines deleted...]
-        </is>
+          <t>2271288</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>45216</v>
+      </c>
+      <c r="D143" s="2">
+        <v>1465.00</v>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>2440225</t>
-[...10 lines deleted...]
-        </is>
+          <t>2271286</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>45216</v>
+      </c>
+      <c r="D144" s="2">
+        <v>1323.00</v>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>2440226</t>
-[...10 lines deleted...]
-        </is>
+          <t>2271285</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>45216</v>
+      </c>
+      <c r="D145" s="2">
+        <v>2434.00</v>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>2449161</t>
-[...10 lines deleted...]
-        </is>
+          <t>2271284</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>45216</v>
+      </c>
+      <c r="D146" s="2">
+        <v>3822.00</v>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>2449150</t>
-[...10 lines deleted...]
-        </is>
+          <t>2271298</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>45216</v>
+      </c>
+      <c r="D147" s="2">
+        <v>12550.00</v>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>2449152</t>
-[...10 lines deleted...]
-        </is>
+          <t>2272122</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>45217</v>
+      </c>
+      <c r="D148" s="2">
+        <v>4691.50</v>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>2449155</t>
-[...10 lines deleted...]
-        </is>
+          <t>2277142</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>45240</v>
+      </c>
+      <c r="D149" s="2">
+        <v>2278.50</v>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>2459170</t>
-[...10 lines deleted...]
-        </is>
+          <t>2277141</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>45240</v>
+      </c>
+      <c r="D150" s="2">
+        <v>670.00</v>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>2459122</t>
-[...10 lines deleted...]
-        </is>
+          <t>2277140</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>45240</v>
+      </c>
+      <c r="D151" s="2">
+        <v>584.00</v>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>2459123</t>
-[...10 lines deleted...]
-        </is>
+          <t>2277139</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>45240</v>
+      </c>
+      <c r="D152" s="2">
+        <v>2730.00</v>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>2470679</t>
-[...10 lines deleted...]
-        </is>
+          <t>2277147</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>45240</v>
+      </c>
+      <c r="D153" s="2">
+        <v>12500.00</v>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>2470667</t>
-[...10 lines deleted...]
-        </is>
+          <t>2284155</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>45267</v>
+      </c>
+      <c r="D154" s="2">
+        <v>9449.00</v>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>2470668</t>
-[...10 lines deleted...]
-        </is>
+          <t>2284154</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>45267</v>
+      </c>
+      <c r="D155" s="2">
+        <v>294.00</v>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>2477686</t>
-[...10 lines deleted...]
-        </is>
+          <t>2284150</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>45267</v>
+      </c>
+      <c r="D156" s="2">
+        <v>3597.00</v>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>2477641</t>
-[...10 lines deleted...]
-        </is>
+          <t>2284149</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>45267</v>
+      </c>
+      <c r="D157" s="2">
+        <v>1040.00</v>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>2477673</t>
-[...10 lines deleted...]
-        </is>
+          <t>2284180</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>45267</v>
+      </c>
+      <c r="D158" s="2">
+        <v>13285.75</v>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>2486678</t>
-[...10 lines deleted...]
-        </is>
+          <t>1934655</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>45281</v>
+      </c>
+      <c r="D159" s="2">
+        <v>1344.70</v>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>2486606</t>
-[...10 lines deleted...]
-        </is>
+          <t>1934654</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>45281</v>
+      </c>
+      <c r="D160" s="2">
+        <v>14039.69</v>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>2486608</t>
-[...10 lines deleted...]
-        </is>
+          <t>1945029</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>45291</v>
+      </c>
+      <c r="D161" s="2">
+        <v>949.20</v>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>2486610</t>
-[...10 lines deleted...]
-        </is>
+          <t>1942042</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>45291</v>
+      </c>
+      <c r="D162" s="2">
+        <v>2076.55</v>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>2486611</t>
-[...10 lines deleted...]
-        </is>
+          <t>2291799</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>45295</v>
+      </c>
+      <c r="D163" s="2">
+        <v>12500.00</v>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>2498147</t>
-[...10 lines deleted...]
-        </is>
+          <t>2292478</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>45299</v>
+      </c>
+      <c r="D164" s="2">
+        <v>1380.00</v>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>2498082</t>
-[...10 lines deleted...]
-        </is>
+          <t>2300132</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>45328</v>
+      </c>
+      <c r="D165" s="2">
+        <v>1268.50</v>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>2522689</t>
-[...10 lines deleted...]
-        </is>
+          <t>2300131</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>45328</v>
+      </c>
+      <c r="D166" s="2">
+        <v>26.81</v>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>2522691</t>
-[...10 lines deleted...]
-        </is>
+          <t>2300129</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>45328</v>
+      </c>
+      <c r="D167" s="2">
+        <v>415.00</v>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>2522692</t>
-[...10 lines deleted...]
-        </is>
+          <t>2300238</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>45328</v>
+      </c>
+      <c r="D168" s="2">
+        <v>16033.95</v>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>2522693</t>
-[...10 lines deleted...]
-        </is>
+          <t>1958461</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>45350</v>
+      </c>
+      <c r="D169" s="2">
+        <v>4923.30</v>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Hackman Hulett LLP</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>2513806</t>
-[...10 lines deleted...]
-        </is>
+          <t>18735</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>45351</v>
+      </c>
+      <c r="D170" s="2">
+        <v>600.00</v>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Hackman Hulett LLP</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>2513787</t>
-[...10 lines deleted...]
-        </is>
+          <t>18734</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>45351</v>
+      </c>
+      <c r="D171" s="2">
+        <v>787.50</v>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Hackman Hulett LLP</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>2513788</t>
-[...10 lines deleted...]
-        </is>
+          <t>18733</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>45351</v>
+      </c>
+      <c r="D172" s="2">
+        <v>1462.50</v>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>2513789</t>
-[...10 lines deleted...]
-        </is>
+          <t>2307898</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>45356</v>
+      </c>
+      <c r="D173" s="2">
+        <v>354.00</v>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>2513802</t>
-[...10 lines deleted...]
-        </is>
+          <t>2307897</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>45356</v>
+      </c>
+      <c r="D174" s="2">
+        <v>308.00</v>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>2513805</t>
-[...10 lines deleted...]
-        </is>
+          <t>2308160</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>45357</v>
+      </c>
+      <c r="D175" s="2">
+        <v>522.00</v>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>2522698</t>
-[...10 lines deleted...]
-        </is>
+          <t>2308157</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>45357</v>
+      </c>
+      <c r="D176" s="2">
+        <v>7631.00</v>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>2522695</t>
-[...10 lines deleted...]
-        </is>
+          <t>2308205</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>45357</v>
+      </c>
+      <c r="D177" s="2">
+        <v>15004.23</v>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>2522696</t>
-[...10 lines deleted...]
-        </is>
+          <t>2308159</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>45357</v>
+      </c>
+      <c r="D178" s="2">
+        <v>820.00</v>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>2568410</t>
-[...10 lines deleted...]
-        </is>
+          <t>1971655</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>45379</v>
+      </c>
+      <c r="D179" s="2">
+        <v>519.80</v>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>2568411</t>
-[...10 lines deleted...]
-        </is>
+          <t>1971654</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>45379</v>
+      </c>
+      <c r="D180" s="2">
+        <v>1498.70</v>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>2568414</t>
-[...10 lines deleted...]
-        </is>
+          <t>1971653</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>45379</v>
+      </c>
+      <c r="D181" s="2">
+        <v>819.95</v>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>2568415</t>
-[...10 lines deleted...]
-        </is>
+          <t>2317645</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>45391</v>
+      </c>
+      <c r="D182" s="2">
+        <v>2427.00</v>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>2568417</t>
-[...10 lines deleted...]
-        </is>
+          <t>2317644</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>45391</v>
+      </c>
+      <c r="D183" s="2">
+        <v>177.00</v>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>2578005</t>
-[...10 lines deleted...]
-        </is>
+          <t>2317643</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>45391</v>
+      </c>
+      <c r="D184" s="2">
+        <v>16748.00</v>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>2564237</t>
-[...10 lines deleted...]
-        </is>
+          <t>2317640</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>45391</v>
+      </c>
+      <c r="D185" s="2">
+        <v>308.00</v>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>2564604</t>
-[...10 lines deleted...]
-        </is>
+          <t>2317667</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>45391</v>
+      </c>
+      <c r="D186" s="2">
+        <v>15000.00</v>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>2564605</t>
-[...10 lines deleted...]
-        </is>
+          <t>1984384</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>45411</v>
+      </c>
+      <c r="D187" s="2">
+        <v>3045.35</v>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>2564239</t>
-[...10 lines deleted...]
-        </is>
+          <t>1984383</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>45412</v>
+      </c>
+      <c r="D188" s="2">
+        <v>1662.50</v>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>2597815</t>
-[...10 lines deleted...]
-        </is>
+          <t>2324906</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>45418</v>
+      </c>
+      <c r="D189" s="2">
+        <v>1737.00</v>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>2595593</t>
-[...10 lines deleted...]
-        </is>
+          <t>2324900</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>45418</v>
+      </c>
+      <c r="D190" s="2">
+        <v>11948.50</v>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>2578004</t>
-[...10 lines deleted...]
-        </is>
+          <t>2324929</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>45418</v>
+      </c>
+      <c r="D191" s="2">
+        <v>15530.63</v>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>2581833</t>
-[...10 lines deleted...]
-        </is>
+          <t>1995783</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>45441</v>
+      </c>
+      <c r="D192" s="2">
+        <v>5474.85</v>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>2581837</t>
-[...10 lines deleted...]
-        </is>
+          <t>1995782</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>45441</v>
+      </c>
+      <c r="D193" s="2">
+        <v>5810.46</v>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>2583614</t>
-[...10 lines deleted...]
-        </is>
+          <t>1995784</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>45441</v>
+      </c>
+      <c r="D194" s="2">
+        <v>465.50</v>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>2586686</t>
-[...10 lines deleted...]
-        </is>
+          <t>2335673</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>45456</v>
+      </c>
+      <c r="D195" s="2">
+        <v>5432.00</v>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>2586688</t>
-[...10 lines deleted...]
-        </is>
+          <t>2335671</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>45456</v>
+      </c>
+      <c r="D196" s="2">
+        <v>413.00</v>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>2586690</t>
-[...10 lines deleted...]
-        </is>
+          <t>2335670</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>45456</v>
+      </c>
+      <c r="D197" s="2">
+        <v>14058.00</v>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>2591768</t>
-[...10 lines deleted...]
-        </is>
+          <t>2335669</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>45456</v>
+      </c>
+      <c r="D198" s="2">
+        <v>1267.50</v>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>2591770</t>
-[...10 lines deleted...]
-        </is>
+          <t>2335708</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>45456</v>
+      </c>
+      <c r="D199" s="2">
+        <v>25597.50</v>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Hackman Hulett LLP</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>2592791</t>
-[...10 lines deleted...]
-        </is>
+          <t>19058</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>45468</v>
+      </c>
+      <c r="D200" s="2">
+        <v>3220.61</v>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>2591769</t>
-[...10 lines deleted...]
-        </is>
+          <t>2009479</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>45471</v>
+      </c>
+      <c r="D201" s="2">
+        <v>750.73</v>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>2592853</t>
-[...10 lines deleted...]
-        </is>
+          <t>2341396</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>45475</v>
+      </c>
+      <c r="D202" s="2">
+        <v>1164.00</v>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>2595589</t>
-[...10 lines deleted...]
-        </is>
+          <t>2343465</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>45484</v>
+      </c>
+      <c r="D203" s="2">
+        <v>9312.00</v>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>2169334</t>
-[...10 lines deleted...]
-        </is>
+          <t>2343464</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>45484</v>
+      </c>
+      <c r="D204" s="2">
+        <v>79.00</v>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>2180620</t>
-[...10 lines deleted...]
-        </is>
+          <t>2343466</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>45484</v>
+      </c>
+      <c r="D205" s="2">
+        <v>25324.97</v>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>2595595</t>
-[...10 lines deleted...]
-        </is>
+          <t>2019744</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>45502</v>
+      </c>
+      <c r="D206" s="2">
+        <v>2083.00</v>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>2595596</t>
-[...10 lines deleted...]
-        </is>
+          <t>2350039</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>45510</v>
+      </c>
+      <c r="D207" s="2">
+        <v>888.00</v>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>2597773</t>
-[...10 lines deleted...]
-        </is>
+          <t>2350038</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>45510</v>
+      </c>
+      <c r="D208" s="2">
+        <v>900.50</v>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>2597955</t>
-[...10 lines deleted...]
-        </is>
+          <t>2350107</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>45510</v>
+      </c>
+      <c r="D209" s="2">
+        <v>24774.57</v>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>2189591</t>
-[...10 lines deleted...]
-        </is>
+          <t>2350099</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>45510</v>
+      </c>
+      <c r="D210" s="2">
+        <v>3918.00</v>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>2194666</t>
-[...10 lines deleted...]
-        </is>
+          <t>2030495</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>45532</v>
+      </c>
+      <c r="D211" s="2">
+        <v>477.00</v>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>2202925</t>
-[...10 lines deleted...]
-        </is>
+          <t>2032367</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>45534</v>
+      </c>
+      <c r="D212" s="2">
+        <v>432.23</v>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Hackman Hulett LLP</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>2219325</t>
-[...10 lines deleted...]
-        </is>
+          <t>191258</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>45539</v>
+      </c>
+      <c r="D213" s="2">
+        <v>600.00</v>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>ArentFox Schiff LLP</t>
+          <t>Hackman Hulett LLP</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>2221144</t>
-[...10 lines deleted...]
-        </is>
+          <t>191257</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>45539</v>
+      </c>
+      <c r="D214" s="2">
+        <v>7070.00</v>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Hackman Hulett LLP</t>
+          <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>18735</t>
-[...10 lines deleted...]
-        </is>
+          <t>2359151</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>45541</v>
+      </c>
+      <c r="D215" s="2">
+        <v>2619.00</v>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>2449153</t>
-[...10 lines deleted...]
-        </is>
+          <t>2359150</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>45541</v>
+      </c>
+      <c r="D216" s="2">
+        <v>335.00</v>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Hackman Hulett LLP</t>
+          <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>18733</t>
-[...10 lines deleted...]
-        </is>
+          <t>2359149</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>45541</v>
+      </c>
+      <c r="D217" s="2">
+        <v>2442.00</v>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Hackman Hulett LLP</t>
+          <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>191257</t>
-[...10 lines deleted...]
-        </is>
+          <t>2359146</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>45541</v>
+      </c>
+      <c r="D218" s="2">
+        <v>8663.44</v>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Hackman Hulett LLP</t>
+          <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>191258</t>
-[...10 lines deleted...]
-        </is>
+          <t>2359164</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>45541</v>
+      </c>
+      <c r="D219" s="2">
+        <v>23276.27</v>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Hackman Hulett LLP</t>
+          <t>ArentFox Schiff LLP</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>18734</t>
-[...10 lines deleted...]
-        </is>
+          <t>2359152</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>45541</v>
+      </c>
+      <c r="D220" s="2">
+        <v>2639.00</v>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Hackman Hulett LLP</t>
+          <t>Fasken Martineau DuMoulin LLP</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>19058</t>
-[...10 lines deleted...]
-        </is>
+          <t>2042243</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>45562</v>
+      </c>
+      <c r="D221" s="2">
+        <v>2966.50</v>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>2369462</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>45574</v>
+      </c>
+      <c r="D222" s="2">
+        <v>1220.00</v>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>2369459</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>45574</v>
+      </c>
+      <c r="D223" s="2">
+        <v>31723.50</v>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>2369458</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>45574</v>
+      </c>
+      <c r="D224" s="2">
+        <v>2395.00</v>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>2369457</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>45574</v>
+      </c>
+      <c r="D225" s="2">
+        <v>1141.00</v>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>2369463</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>45574</v>
+      </c>
+      <c r="D226" s="2">
+        <v>23598.63</v>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>2369461</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>45574</v>
+      </c>
+      <c r="D227" s="2">
+        <v>5238.00</v>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>2377833</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>45607</v>
+      </c>
+      <c r="D228" s="2">
+        <v>7071.00</v>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>2377827</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>45607</v>
+      </c>
+      <c r="D229" s="2">
+        <v>142.00</v>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>2377826</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>45607</v>
+      </c>
+      <c r="D230" s="2">
+        <v>142.00</v>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>2377825</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>45607</v>
+      </c>
+      <c r="D231" s="2">
+        <v>472.00</v>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>2377824</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>45607</v>
+      </c>
+      <c r="D232" s="2">
+        <v>34577.50</v>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>2377836</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>45607</v>
+      </c>
+      <c r="D233" s="2">
+        <v>23028.06</v>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>2377836</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>45607</v>
+      </c>
+      <c r="D234" s="2">
+        <v>23028.06</v>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>2377829</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>45607</v>
+      </c>
+      <c r="D235" s="2">
+        <v>4268.00</v>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>2377828</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>45607</v>
+      </c>
+      <c r="D236" s="2">
+        <v>485.00</v>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>2065985</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>45624</v>
+      </c>
+      <c r="D237" s="2">
+        <v>10964.20</v>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>2065984</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>45624</v>
+      </c>
+      <c r="D238" s="2">
+        <v>3340.28</v>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>2388161</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>45637</v>
+      </c>
+      <c r="D239" s="2">
+        <v>1398.00</v>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>2388160</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>45637</v>
+      </c>
+      <c r="D240" s="2">
+        <v>8051.00</v>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>2388165</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>45637</v>
+      </c>
+      <c r="D241" s="2">
+        <v>24177.50</v>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>2388162</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>45637</v>
+      </c>
+      <c r="D242" s="2">
+        <v>8898.00</v>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>2075910</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>45643</v>
+      </c>
+      <c r="D243" s="2">
+        <v>2751.94</v>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>2396019</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>45666</v>
+      </c>
+      <c r="D244" s="2">
+        <v>903.00</v>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>2396018</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>45666</v>
+      </c>
+      <c r="D245" s="2">
+        <v>4255.00</v>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>2396059</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>45666</v>
+      </c>
+      <c r="D246" s="2">
+        <v>23000.00</v>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>2404233</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>45695</v>
+      </c>
+      <c r="D247" s="2">
+        <v>1350.50</v>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>2404232</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>45695</v>
+      </c>
+      <c r="D248" s="2">
+        <v>3311.50</v>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>2404300</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>45695</v>
+      </c>
+      <c r="D249" s="2">
+        <v>23000.00</v>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>2101392</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>45715</v>
+      </c>
+      <c r="D250" s="2">
+        <v>4101.93</v>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>2101391</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>45715</v>
+      </c>
+      <c r="D251" s="2">
+        <v>516.00</v>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>2101390</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>45715</v>
+      </c>
+      <c r="D252" s="2">
+        <v>3982.69</v>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>2413892</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>45727</v>
+      </c>
+      <c r="D253" s="2">
+        <v>2011.50</v>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>2413891</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>45727</v>
+      </c>
+      <c r="D254" s="2">
+        <v>243.00</v>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>2413890</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>45727</v>
+      </c>
+      <c r="D255" s="2">
+        <v>1050.00</v>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>2413889</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>45727</v>
+      </c>
+      <c r="D256" s="2">
+        <v>4833.00</v>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>2413888</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>45727</v>
+      </c>
+      <c r="D257" s="2">
+        <v>1067.00</v>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>2413884</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>45727</v>
+      </c>
+      <c r="D258" s="2">
+        <v>1526.40</v>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>2413900</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>45727</v>
+      </c>
+      <c r="D259" s="2">
+        <v>24359.00</v>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>2117326</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>45747</v>
+      </c>
+      <c r="D260" s="2">
+        <v>558.69</v>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>2117325</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>45747</v>
+      </c>
+      <c r="D261" s="2">
+        <v>678.00</v>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>2424746</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>45761</v>
+      </c>
+      <c r="D262" s="2">
+        <v>212.00</v>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>2424783</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>45761</v>
+      </c>
+      <c r="D263" s="2">
+        <v>22987.21</v>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>2424781</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>45761</v>
+      </c>
+      <c r="D264" s="2">
+        <v>4410.00</v>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>2127355</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>45775</v>
+      </c>
+      <c r="D265" s="2">
+        <v>16660.49</v>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>2431483</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>45783</v>
+      </c>
+      <c r="D266" s="2">
+        <v>2467.00</v>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>2431488</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>45783</v>
+      </c>
+      <c r="D267" s="2">
+        <v>23000.00</v>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>2141496</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>45806</v>
+      </c>
+      <c r="D268" s="2">
+        <v>2045.30</v>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>2141970</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>45807</v>
+      </c>
+      <c r="D269" s="2">
+        <v>1157.69</v>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>2440226</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>45813</v>
+      </c>
+      <c r="D270" s="2">
+        <v>83.00</v>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>2440225</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>45813</v>
+      </c>
+      <c r="D271" s="2">
+        <v>6000.00</v>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>2440229</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>45813</v>
+      </c>
+      <c r="D272" s="2">
+        <v>23600.00</v>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>2149700</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>45828</v>
+      </c>
+      <c r="D273" s="2">
+        <v>4161.11</v>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>2449155</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>45840</v>
+      </c>
+      <c r="D274" s="2">
+        <v>30.00</v>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>2449152</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>45840</v>
+      </c>
+      <c r="D275" s="2">
+        <v>413.00</v>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>2449150</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>45840</v>
+      </c>
+      <c r="D276" s="2">
+        <v>15684.00</v>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>2449161</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>45840</v>
+      </c>
+      <c r="D277" s="2">
+        <v>23000.00</v>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>2163782</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>45866</v>
+      </c>
+      <c r="D278" s="2">
+        <v>180.00</v>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>2459123</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>45875</v>
+      </c>
+      <c r="D279" s="2">
+        <v>236.00</v>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>2459122</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>45875</v>
+      </c>
+      <c r="D280" s="2">
+        <v>1605.00</v>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>2459170</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>45875</v>
+      </c>
+      <c r="D281" s="2">
+        <v>24217.91</v>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>2175776</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>45896</v>
+      </c>
+      <c r="D282" s="2">
+        <v>5186.14</v>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>2470668</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>45911</v>
+      </c>
+      <c r="D283" s="2">
+        <v>22392.00</v>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>2470667</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>45911</v>
+      </c>
+      <c r="D284" s="2">
+        <v>4812.00</v>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>2470679</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>45911</v>
+      </c>
+      <c r="D285" s="2">
+        <v>26739.00</v>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>2182887</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>45918</v>
+      </c>
+      <c r="D286" s="2">
+        <v>2942.52</v>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>2477673</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>45936</v>
+      </c>
+      <c r="D287" s="2">
+        <v>11690.00</v>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>2477641</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>45936</v>
+      </c>
+      <c r="D288" s="2">
+        <v>1804.50</v>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>2477686</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>45936</v>
+      </c>
+      <c r="D289" s="2">
+        <v>26000.00</v>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>2193652</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>45947</v>
+      </c>
+      <c r="D290" s="2">
+        <v>3783.24</v>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>2193651</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>45947</v>
+      </c>
+      <c r="D291" s="2">
+        <v>952.71</v>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>2486611</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>45971</v>
+      </c>
+      <c r="D292" s="2">
+        <v>2616.00</v>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>2486610</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>45971</v>
+      </c>
+      <c r="D293" s="2">
+        <v>36997.50</v>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>2486608</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>45971</v>
+      </c>
+      <c r="D294" s="2">
+        <v>118.00</v>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>2486606</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>45971</v>
+      </c>
+      <c r="D295" s="2">
+        <v>1368.00</v>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>2486678</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>45971</v>
+      </c>
+      <c r="D296" s="2">
+        <v>23000.00</v>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>2212599</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>45989</v>
+      </c>
+      <c r="D297" s="2">
+        <v>1401.20</v>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>2212597</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>45989</v>
+      </c>
+      <c r="D298" s="2">
+        <v>1841.66</v>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>2498087</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>46002</v>
+      </c>
+      <c r="D299" s="2">
+        <v>801.50</v>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>2498084</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>46002</v>
+      </c>
+      <c r="D300" s="2">
+        <v>530.00</v>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>2498082</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>46002</v>
+      </c>
+      <c r="D301" s="2">
+        <v>2002.00</v>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>2498147</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>46002</v>
+      </c>
+      <c r="D302" s="2">
+        <v>24237.50</v>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>2223593</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>46014</v>
+      </c>
+      <c r="D303" s="2">
+        <v>3613.78</v>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>2223590</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>46014</v>
+      </c>
+      <c r="D304" s="2">
+        <v>2101.80</v>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>2506761</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>46036</v>
+      </c>
+      <c r="D305" s="2">
+        <v>1967.50</v>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>2507544</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>46037</v>
+      </c>
+      <c r="D306" s="2">
+        <v>4401.00</v>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>2507345</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>46037</v>
+      </c>
+      <c r="D307" s="2">
+        <v>262.50</v>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>2507554</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>46037</v>
+      </c>
+      <c r="D308" s="2">
+        <v>26018.34</v>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>2513805</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>46062</v>
+      </c>
+      <c r="D309" s="2">
+        <v>3220.00</v>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>2513802</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>46062</v>
+      </c>
+      <c r="D310" s="2">
+        <v>487.50</v>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>2513789</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>46062</v>
+      </c>
+      <c r="D311" s="2">
+        <v>30.00</v>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>2513788</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>46062</v>
+      </c>
+      <c r="D312" s="2">
+        <v>462.00</v>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>2513787</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>46062</v>
+      </c>
+      <c r="D313" s="2">
+        <v>97.50</v>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>2513806</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>46062</v>
+      </c>
+      <c r="D314" s="2">
+        <v>23967.50</v>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>2246958</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>46080</v>
+      </c>
+      <c r="D315" s="2">
+        <v>4987.07</v>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>2246929</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>46080</v>
+      </c>
+      <c r="D316" s="2">
+        <v>700.60</v>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>2522696</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>46090</v>
+      </c>
+      <c r="D317" s="2">
+        <v>1790.00</v>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>2522695</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>46090</v>
+      </c>
+      <c r="D318" s="2">
+        <v>2290.00</v>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>2522693</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>46090</v>
+      </c>
+      <c r="D319" s="2">
+        <v>13282.50</v>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>2522692</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>46090</v>
+      </c>
+      <c r="D320" s="2">
+        <v>640.50</v>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>2522691</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>46090</v>
+      </c>
+      <c r="D321" s="2">
+        <v>3570.50</v>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>2522689</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>46090</v>
+      </c>
+      <c r="D322" s="2">
+        <v>65.00</v>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>2522698</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>46090</v>
+      </c>
+      <c r="D323" s="2">
+        <v>23025.00</v>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>2260521</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>46112</v>
+      </c>
+      <c r="D324" s="2">
+        <v>5726.44</v>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>2533081</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>46126</v>
+      </c>
+      <c r="D325" s="2">
+        <v>407.06</v>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>2533093</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>46126</v>
+      </c>
+      <c r="D326" s="2">
+        <v>23675.00</v>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>2533047</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>46126</v>
+      </c>
+      <c r="D327" s="2">
+        <v>1737.50</v>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>2533048</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>46126</v>
+      </c>
+      <c r="D328" s="2">
+        <v>2498.50</v>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>2533068</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>46126</v>
+      </c>
+      <c r="D329" s="2">
+        <v>406.00</v>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>2273430</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>46141</v>
+      </c>
+      <c r="D330" s="2">
+        <v>1576.71</v>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>2541300</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>46153</v>
+      </c>
+      <c r="D331" s="2">
+        <v>710.50</v>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>2541418</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>46153</v>
+      </c>
+      <c r="D332" s="2">
+        <v>23000.00</v>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>2541396</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>46153</v>
+      </c>
+      <c r="D333" s="2">
+        <v>572.50</v>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>2550743</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D334" s="2">
+        <v>2708.00</v>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>2550740</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D335" s="2">
+        <v>65.00</v>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>2550741</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D336" s="2">
+        <v>126.00</v>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>2550742</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D337" s="2">
+        <v>37.00</v>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>ArentFox Schiff LLP</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>2550744</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D338" s="2">
+        <v>29600.00</v>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t>Fasken Martineau DuMoulin LLP</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>2298120</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>46203</v>
+      </c>
+      <c r="D339" s="2">
+        <v>1546.97</v>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>CAD</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PaperTrail</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PaperTrail Invoices</dc:title>
   <dc:creator>PaperTrail</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>